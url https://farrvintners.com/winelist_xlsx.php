--- v6 (2026-03-31)
+++ v7 (2026-04-21)
@@ -10,128 +10,125 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Wine</t>
   </si>
   <si>
     <t>Vintage</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Size Description</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Cases</t>
   </si>
   <si>
     <t>Bottles</t>
   </si>
   <si>
     <t>Sell GBP</t>
   </si>
   <si>
-    <t>Sell HKD</t>
-[...1 lines deleted...]
-  <si>
     <t>Per</t>
   </si>
   <si>
     <t>Units</t>
   </si>
   <si>
     <t>Unit Sell GBP</t>
   </si>
   <si>
-    <t>Unit Sell HKD</t>
-[...1 lines deleted...]
-  <si>
     <t>Score</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
-    <t>Italy</t>
+    <t>Burgundy</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
-    <t>Brunello Montosoli, Canalicchio di Sopra</t>
+    <t>Vosne Romanée Aux Réas, Thibault Liger Belair</t>
   </si>
   <si>
     <t>6×75cl</t>
   </si>
   <si>
     <t>bottles</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Eric Guido</t>
-[...2 lines deleted...]
-    <t>https://www.farrvintners.com/wine.php?wine=115776</t>
+    <t>90/92</t>
+  </si>
+  <si>
+    <t>Stephen Tanzer</t>
+  </si>
+  <si>
+    <t>https://www.farrvintners.com/wine.php?wine=86589</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color rgb="FF0563C1"/>
       <u/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -150,76 +147,74 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farrvintners.com/wine.php?wine=115776" TargetMode="External"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farrvintners.com/wine.php?wine=115776" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farrvintners.com/wine.php?wine=86589" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farrvintners.com/wine.php?wine=86589" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T2"/>
+  <dimension ref="A1:R2"/>
   <cols>
-    <col min="1" max="1" width="7"/>
+    <col min="1" max="1" width="9"/>
     <col min="2" max="2" width="7"/>
-    <col min="3" max="3" width="41"/>
+    <col min="3" max="3" width="46"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="7"/>
     <col min="6" max="6" width="17"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="8"/>
     <col min="10" max="10" width="9"/>
-    <col min="11" max="11" width="9"/>
-[...6 lines deleted...]
-    <col min="18" max="18" width="50"/>
+    <col min="11" max="11" width="4"/>
+    <col min="12" max="12" width="6"/>
+    <col min="13" max="13" width="14"/>
+    <col min="14" max="14" width="6"/>
+    <col min="15" max="15" width="15"/>
+    <col min="16" max="16" width="49"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -227,111 +222,99 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" t="s">
         <v>18</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" s="1">
+        <v>2016</v>
+      </c>
+      <c r="E2" t="s" s="2">
         <v>19</v>
       </c>
-      <c r="C2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="D2" s="1">
-[...2 lines deleted...]
-      <c r="E2" t="s" s="2">
+      <c r="G2" t="s" s="2">
         <v>21</v>
       </c>
-      <c r="F2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
-        <v>720</v>
+        <v>450</v>
       </c>
       <c r="K2">
-        <v>7488</v>
+        <v>6</v>
       </c>
       <c r="L2">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="M2">
+        <v>75.000000</v>
+      </c>
+      <c r="N2" t="s" s="3">
+        <v>22</v>
+      </c>
+      <c r="O2" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" t="s" s="4">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="R2" r:id="rId1" location="" display="https://www.farrvintners.com/wine.php?wine=115776"/>
-    <hyperlink ref="R2" r:id="rId2" location="" display="https://www.farrvintners.com/wine.php?wine=115776"/>
+    <hyperlink ref="P2" r:id="rId1" location="" display="https://www.farrvintners.com/wine.php?wine=86589"/>
+    <hyperlink ref="P2" r:id="rId2" location="" display="https://www.farrvintners.com/wine.php?wine=86589"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>